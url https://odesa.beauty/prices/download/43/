--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1214,66 +1214,66 @@
   <si>
     <t>https://odesa.beauty/gel-polish/</t>
   </si>
   <si>
     <t>POS289</t>
   </si>
   <si>
     <t>Послуга Зняття покриття (код 1083)</t>
   </si>
   <si>
     <t>https://odesa.beauty/removing-coating/</t>
   </si>
   <si>
     <t>POS290</t>
   </si>
   <si>
     <t>Послуга Манікюр (класичний, апаратний, комбінований) (код 1082)</t>
   </si>
   <si>
     <t>https://odesa.beauty/Manicure-classic-hardware-combined)/</t>
   </si>
   <si>
     <t>Зачіски, Укладання та Фарбування волосся</t>
   </si>
   <si>
+    <t>1102-1</t>
+  </si>
+  <si>
+    <t>Послуга Макіяж (код 1102)</t>
+  </si>
+  <si>
+    <t>https://odesa.beauty/makeup/</t>
+  </si>
+  <si>
     <t>POS346</t>
   </si>
   <si>
     <t>Послуга Стрижка жіноча (код 1092)</t>
   </si>
   <si>
     <t>https://odesa.beauty/women-haircut/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://odesa.beauty/makeup/</t>
   </si>
   <si>
     <t>1102-2</t>
   </si>
   <si>
     <t>https://odesa.beauty/makeup/?sku=460</t>
   </si>
   <si>
     <t>POS347</t>
   </si>
   <si>
     <t>Послуга Стрижка чоловіча (код 1093)</t>
   </si>
   <si>
     <t>https://odesa.beauty/mens-haircut/</t>
   </si>
   <si>
     <t>1094-1</t>
   </si>
   <si>
     <t>Послуга Укладання волосся (код 1094)</t>
   </si>
   <si>
     <t>https://odesa.beauty/hair-styling/</t>
   </si>
@@ -2016,51 +2016,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Saypha-Rich-facial-biorevitalization/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-Saypha-Filler/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-Saypha-Filler/?sku=552" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-filler-lidocaine/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-filler-lidocaine/?sku=553" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-volume/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-volume/?sku=554" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-volume-lidocaine/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-volume-lidocaine/?sku=555" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-cleavage-area-facetem/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-cleavage-area-facetem/?sku=563" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-decolletage-area-revok50/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-decolletage-area-revok50/?sku=564" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-decollete-zone-plinest/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-decollete-zone-plinest/?sku=565" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/b-orev-tal-zats-ya-oblichchya-shiya-zona-dekolte-newest-2-ml-kod-12087/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/b-orev-tal-zats-ya-oblichchya-shiya-zona-dekolte-newest-2-ml-kod-12087/?sku=566" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-orbita-zone-plinest-eye/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/plinest-hair-scalp-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/body-slimming-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/cynara-plus-body-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/body-mesotherapy-draining-ppc/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-face-neck-face-nade/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-mesotherapy-redness-id/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-mesotherapy-sensitive-ID/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/fill-up-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/matrix-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/vitamin-complex-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-head-hair-vital/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-head-hair-loss-control/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-redness-peel/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-redness-peel/?sku=556" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-AKN-peel/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-AKN-peel/?sku=557" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-sensitive-peel/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-sensitive-peel/?sku=558" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mca-chemical-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-mandelico-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-mandelico-peeling/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-azelaico-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-azelaico-peeling/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-ferulico-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-ferulico-peeling/?sku=561" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/argilac-mask-chemical-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/argilac-mask-chemical-peeling/?sku=562" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/DNA-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-face-basic-face-antiaging/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/idebenone-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mezoterap-ya-golovi-hair-restorer-xtra-5-ml-kod-1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mezoterap-ya-oblichchya-face-antiaging-xtra-5-ml-kod-1233/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-face-facelift-xtra/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/skin-diagnostics-visual/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-cleansing/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/treatment-care%20procedures/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/peeling/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/scalp-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/body-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/botulinum-therapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/contour-plastic/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/paravertebral-stimulation/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage-moisturizing/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage-scrub-moisturizing/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/darsonvalization-of-the-face-scalp/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/osteopathic-myofascial-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/non-injection-carboxytherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/correction-coloring-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-of-hands/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/botulinum-therapy-1071/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/carboxytherapy-of-problem-areas/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/paraffin-therapy-of-hand/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/SPA-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-lipolytics/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/cryolifting/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/myostimulation/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ultrasonic-massage-of-the-decollete/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ultrasonic-facial-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ultrasonic-body-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/fitness-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/anti-cellulite-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/body-scrub-moisturizing/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/masazh-spini-rjl-1056/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/lymphatic-drainage-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chocolate-wrapper/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chocolate-wrapper/?sku=551" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/wrapping-with-algae/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/wrapping-with-algae/?sku=550" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/honey-wrap/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/honey-wrap/?sku=549" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage-hydration/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage-scrub-hydration/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/myostimulation-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/wrapping-heat-cold/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/wrapping-heat-cold/?sku=548" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/pressotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/honey-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/roller-vacuum-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/roller-vacuum-massage-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/segmental-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/foot-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/head-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/neck-collar-zone-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/therapeutic-preventive-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/relax-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/aroma-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/general-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/general-massage-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/slim-and-lift/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/dietetik-cellulite-control/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/morpho-bust/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/osmo-thermy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/cellulit-vib/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/celulit-burn-dstress/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-biopure-skin-oxygen/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-derma-calm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-genxskin/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-hydra-clinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-vitamin-energy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-acti-biotic/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-slim-face-lift/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/supreme-dhe-age/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biologic-defense/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/callus-removal/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/working-with-ingrown-nail/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Installation-of-correction-systems/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/medical-pedicure/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/pedicure-classic-hardware-combined/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/nail-strengthening/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/nail-polish/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/gel-polish/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/removing-coating/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Manicure-classic-hardware-combined)/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/women-haircut/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/makeup/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/makeup/?sku=460" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mens-haircut/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hair-styling/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hair-styling/?sku=462" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hair-coloring-Tempting/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/dyeing-hair-length/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/dyeing-hair-length/?sku=461" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/scalp-peeling-care/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Olaplex-Brae-ORising-hair-reconstruction/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/highlights/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/highlights/?sku=459" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hair-botox-keratin-restoration/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hairdo/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/epilation-of-antennae/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/epilation-of-nose/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/epilation-of-ear/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/complex-of-epilation/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/complicated-hairstyle-kod-1240/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/shugaring-arms-legs-bikini/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/leg-waxing/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/&#1094;axing-of-thighs/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-beard/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-bikini-area/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-armpit-area/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-eyebrow-correction/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-upper-lip/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hand-waxing/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/daytime-makeup-kod-1236/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/classic-evening-makeup/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/complex-makeup-1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/childrens-makeup-kod-1239/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Eyebrow-painting/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/correction-of-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/painting-correction-of-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/lamination-of-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/complex-for-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/lamination-of-eyelashes-with-coloring/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/coloring-of-eyelashes/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/eyebrow-eyelash-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mens-eyebrow-correction/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Saypha-Rich-facial-biorevitalization/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-Saypha-Filler/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-Saypha-Filler/?sku=552" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-filler-lidocaine/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-filler-lidocaine/?sku=553" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-volume/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-volume/?sku=554" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-volume-lidocaine/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-saypha-volume-lidocaine/?sku=555" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-cleavage-area-facetem/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-cleavage-area-facetem/?sku=563" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-decolletage-area-revok50/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-decolletage-area-revok50/?sku=564" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-decollete-zone-plinest/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-face-neck-decollete-zone-plinest/?sku=565" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/b-orev-tal-zats-ya-oblichchya-shiya-zona-dekolte-newest-2-ml-kod-12087/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/b-orev-tal-zats-ya-oblichchya-shiya-zona-dekolte-newest-2-ml-kod-12087/?sku=566" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-orbita-zone-plinest-eye/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/plinest-hair-scalp-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/body-slimming-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/cynara-plus-body-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/body-mesotherapy-draining-ppc/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-face-neck-face-nade/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-mesotherapy-redness-id/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-mesotherapy-sensitive-ID/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/fill-up-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/matrix-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/vitamin-complex-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-head-hair-vital/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-head-hair-loss-control/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-redness-peel/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-redness-peel/?sku=556" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-AKN-peel/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-AKN-peel/?sku=557" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-sensitive-peel/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-sensitive-peel/?sku=558" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mca-chemical-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-mandelico-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-mandelico-peeling/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-azelaico-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-azelaico-peeling/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-ferulico-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chemical-peeling-ferulico-peeling/?sku=561" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/argilac-mask-chemical-peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/argilac-mask-chemical-peeling/?sku=562" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/DNA-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-face-basic-face-antiaging/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/idebenone-facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mezoterap-ya-golovi-hair-restorer-xtra-5-ml-kod-1235/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mezoterap-ya-oblichchya-face-antiaging-xtra-5-ml-kod-1233/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-face-facelift-xtra/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/skin-diagnostics-visual/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-cleansing/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/treatment-care%20procedures/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/peeling/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/peeling/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/scalp-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/body-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-mesotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/botulinum-therapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/contour-plastic/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/paravertebral-stimulation/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage-moisturizing/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage-scrub-moisturizing/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/darsonvalization-of-the-face-scalp/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/osteopathic-myofascial-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/non-injection-carboxytherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/correction-coloring-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biorevitalization-of-hands/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/botulinum-therapy-1071/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/carboxytherapy-of-problem-areas/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/paraffin-therapy-of-hand/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/SPA-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mesotherapy-lipolytics/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/cryolifting/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/myostimulation/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ultrasonic-massage-of-the-decollete/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ultrasonic-facial-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ultrasonic-body-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/fitness-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/anti-cellulite-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/body-scrub-moisturizing/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/masazh-spini-rjl-1056/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/lymphatic-drainage-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chocolate-wrapper/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/chocolate-wrapper/?sku=551" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/wrapping-with-algae/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/wrapping-with-algae/?sku=550" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/honey-wrap/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/honey-wrap/?sku=549" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage-hydration/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/facial-massage-scrub-hydration/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/myostimulation-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/wrapping-heat-cold/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/wrapping-heat-cold/?sku=548" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/pressotherapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/honey-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/roller-vacuum-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/roller-vacuum-massage-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/segmental-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/foot-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/head-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/neck-collar-zone-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/therapeutic-preventive-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/relax-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/aroma-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/general-massage/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/general-massage-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/slim-and-lift/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/dietetik-cellulite-control/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/morpho-bust/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/osmo-thermy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/cellulit-vib/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/celulit-burn-dstress/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-biopure-skin-oxygen/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-derma-calm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-genxskin/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-hydra-clinic/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-vitamin-energy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-acti-biotic/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/ericson-slim-face-lift/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/supreme-dhe-age/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/biologic-defense/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/callus-removal/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/working-with-ingrown-nail/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Installation-of-correction-systems/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/medical-pedicure/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/pedicure-classic-hardware-combined/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/nail-strengthening/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/nail-polish/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/gel-polish/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/removing-coating/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Manicure-classic-hardware-combined)/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/makeup/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/women-haircut/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/makeup/?sku=460" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mens-haircut/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hair-styling/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hair-styling/?sku=462" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hair-coloring-Tempting/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/dyeing-hair-length/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/dyeing-hair-length/?sku=461" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/scalp-peeling-care/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Olaplex-Brae-ORising-hair-reconstruction/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/highlights/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/highlights/?sku=459" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hair-botox-keratin-restoration/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hairdo/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/epilation-of-antennae/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/epilation-of-nose/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/epilation-of-ear/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/complex-of-epilation/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/complicated-hairstyle-kod-1240/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/shugaring-arms-legs-bikini/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/leg-waxing/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/&#1094;axing-of-thighs/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-beard/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-bikini-area/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-armpit-area/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-eyebrow-correction/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/waxing-upper-lip/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/hand-waxing/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/daytime-makeup-kod-1236/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/classic-evening-makeup/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/complex-makeup-1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/childrens-makeup-kod-1239/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/Eyebrow-painting/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/correction-of-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/painting-correction-of-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/lamination-of-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/complex-for-eyebrows/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/lamination-of-eyelashes-with-coloring/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/coloring-of-eyelashes/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/eyebrow-eyelash-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odesa.beauty/mens-eyebrow-correction/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F200" sqref="F200"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -4667,80 +4667,80 @@
       <c r="D152" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E152" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F152" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>1</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>2</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>405</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>3</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>406</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>407</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
         <v>1200</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>4</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>408</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>350</v>